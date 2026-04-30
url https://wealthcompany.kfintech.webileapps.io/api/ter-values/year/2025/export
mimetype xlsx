--- v0 (2026-03-01)
+++ v1 (2026-04-30)
@@ -161,56 +161,58 @@
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin"/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="2" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
@@ -522,939 +524,933 @@
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="1"/>
     <col min="2" max="2" width="40" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
-    <col min="4" max="4" width="20" style="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="13" max="13" width="20" style="1" customWidth="1"/>
+    <col min="4" max="13" width="20" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B1" s="3" t="s">
+    <row r="1" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="3" t="s">
+      <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="4" t="s">
+      <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="4" t="s">
+      <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="4" t="s">
+      <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="4" t="s">
+      <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="4" t="s">
+      <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="I1" s="4" t="s">
+      <c r="I1" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="J1" s="4" t="s">
+      <c r="J1" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="K1" s="4" t="s">
+      <c r="K1" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="L1" s="4" t="s">
+      <c r="L1" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="M1" s="4" t="s">
+      <c r="M1" s="2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A2" s="5" t="s">
+      <c r="A2" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="B2" s="5" t="s">
+      <c r="B2" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="C2" s="6">
+      <c r="C2" s="4">
         <v>46054</v>
       </c>
-      <c r="D2" s="7">
+      <c r="D2" s="5">
         <v>2.25</v>
       </c>
-      <c r="E2" s="7">
-[...2 lines deleted...]
-      <c r="F2" s="7">
+      <c r="E2" s="5">
+        <v>0</v>
+      </c>
+      <c r="F2" s="5">
         <v>0.05</v>
       </c>
-      <c r="G2" s="7">
+      <c r="G2" s="5">
         <v>0.04</v>
       </c>
-      <c r="H2" s="7">
+      <c r="H2" s="5">
         <v>2.34</v>
       </c>
-      <c r="I2" s="7">
+      <c r="I2" s="5">
         <v>0.2984</v>
       </c>
-      <c r="J2" s="7">
-[...2 lines deleted...]
-      <c r="K2" s="7">
+      <c r="J2" s="5">
+        <v>0</v>
+      </c>
+      <c r="K2" s="5">
         <v>0.05</v>
       </c>
-      <c r="L2" s="7">
+      <c r="L2" s="5">
         <v>0.04</v>
       </c>
-      <c r="M2" s="7">
+      <c r="M2" s="5">
         <v>0.38839999999999997</v>
       </c>
     </row>
     <row r="3" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A3" s="5" t="s">
+      <c r="A3" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="B3" s="5" t="s">
+      <c r="B3" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C3" s="6">
+      <c r="C3" s="4">
         <v>46054</v>
       </c>
-      <c r="D3" s="7">
+      <c r="D3" s="5">
         <v>0.8964</v>
       </c>
-      <c r="E3" s="7">
-[...5 lines deleted...]
-      <c r="G3" s="7">
+      <c r="E3" s="5">
+        <v>0</v>
+      </c>
+      <c r="F3" s="5">
+        <v>0</v>
+      </c>
+      <c r="G3" s="5">
         <v>0.02</v>
       </c>
-      <c r="H3" s="7">
+      <c r="H3" s="5">
         <v>0.9164</v>
       </c>
-      <c r="I3" s="7">
+      <c r="I3" s="5">
         <v>0.2379</v>
       </c>
-      <c r="J3" s="7">
-[...5 lines deleted...]
-      <c r="L3" s="7">
+      <c r="J3" s="5">
+        <v>0</v>
+      </c>
+      <c r="K3" s="5">
+        <v>0</v>
+      </c>
+      <c r="L3" s="5">
         <v>0.02</v>
       </c>
-      <c r="M3" s="7">
+      <c r="M3" s="5">
         <v>0.2579</v>
       </c>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A4" s="5" t="s">
+      <c r="A4" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B4" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="C4" s="6">
+      <c r="C4" s="4">
         <v>46054</v>
       </c>
-      <c r="D4" s="7">
+      <c r="D4" s="5">
         <v>0.23</v>
       </c>
-      <c r="E4" s="7">
-[...8 lines deleted...]
-      <c r="H4" s="7">
+      <c r="E4" s="5">
+        <v>0</v>
+      </c>
+      <c r="F4" s="5">
+        <v>0</v>
+      </c>
+      <c r="G4" s="5">
+        <v>0</v>
+      </c>
+      <c r="H4" s="5">
         <v>0.23</v>
       </c>
-      <c r="I4" s="7">
+      <c r="I4" s="5">
         <v>0.08</v>
       </c>
-      <c r="J4" s="7">
-[...8 lines deleted...]
-      <c r="M4" s="7">
+      <c r="J4" s="5">
+        <v>0</v>
+      </c>
+      <c r="K4" s="5">
+        <v>0</v>
+      </c>
+      <c r="L4" s="5">
+        <v>0</v>
+      </c>
+      <c r="M4" s="5">
         <v>0.08</v>
       </c>
     </row>
     <row r="5" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A5" s="5" t="s">
+      <c r="A5" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B5" s="5" t="s">
+      <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="C5" s="6">
+      <c r="C5" s="4">
         <v>46054</v>
       </c>
-      <c r="D5" s="7">
+      <c r="D5" s="5">
         <v>2.15</v>
       </c>
-      <c r="E5" s="7">
-[...5 lines deleted...]
-      <c r="G5" s="7">
+      <c r="E5" s="5">
+        <v>0</v>
+      </c>
+      <c r="F5" s="5">
+        <v>0</v>
+      </c>
+      <c r="G5" s="5">
         <v>0.1</v>
       </c>
-      <c r="H5" s="7">
+      <c r="H5" s="5">
         <v>2.25</v>
       </c>
-      <c r="I5" s="7">
+      <c r="I5" s="5">
         <v>0.6985</v>
       </c>
-      <c r="J5" s="7">
-[...5 lines deleted...]
-      <c r="L5" s="7">
+      <c r="J5" s="5">
+        <v>0</v>
+      </c>
+      <c r="K5" s="5">
+        <v>0</v>
+      </c>
+      <c r="L5" s="5">
         <v>0.1</v>
       </c>
-      <c r="M5" s="7">
+      <c r="M5" s="5">
         <v>0.7985</v>
       </c>
     </row>
     <row r="6" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A6" s="5" t="s">
+      <c r="A6" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="B6" s="5" t="s">
+      <c r="B6" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="C6" s="6">
+      <c r="C6" s="4">
         <v>46054</v>
       </c>
-      <c r="D6" s="7">
+      <c r="D6" s="5">
         <v>1.9372</v>
       </c>
-      <c r="E6" s="7">
-[...2 lines deleted...]
-      <c r="F6" s="7">
+      <c r="E6" s="5">
+        <v>0</v>
+      </c>
+      <c r="F6" s="5">
         <v>0.05</v>
       </c>
-      <c r="G6" s="7">
+      <c r="G6" s="5">
         <v>0.04</v>
       </c>
-      <c r="H6" s="7">
+      <c r="H6" s="5">
         <v>2.0272</v>
       </c>
-      <c r="I6" s="7">
+      <c r="I6" s="5">
         <v>0.3195</v>
       </c>
-      <c r="J6" s="7">
-[...2 lines deleted...]
-      <c r="K6" s="7">
+      <c r="J6" s="5">
+        <v>0</v>
+      </c>
+      <c r="K6" s="5">
         <v>0.05</v>
       </c>
-      <c r="L6" s="7">
+      <c r="L6" s="5">
         <v>0.04</v>
       </c>
-      <c r="M6" s="7">
+      <c r="M6" s="5">
         <v>0.4095</v>
       </c>
     </row>
     <row r="7" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A7" s="5" t="s">
+      <c r="A7" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="B7" s="5" t="s">
+      <c r="B7" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="C7" s="6">
+      <c r="C7" s="4">
         <v>45952</v>
       </c>
-      <c r="D7" s="7">
+      <c r="D7" s="5">
         <v>2.25</v>
       </c>
-      <c r="E7" s="7">
-[...2 lines deleted...]
-      <c r="F7" s="7">
+      <c r="E7" s="5">
+        <v>0</v>
+      </c>
+      <c r="F7" s="5">
         <v>0.05</v>
       </c>
-      <c r="G7" s="7">
+      <c r="G7" s="5">
         <v>0.04</v>
       </c>
-      <c r="H7" s="7">
+      <c r="H7" s="5">
         <v>2.34</v>
       </c>
-      <c r="I7" s="7">
+      <c r="I7" s="5">
         <v>0.3</v>
       </c>
-      <c r="J7" s="7">
-[...2 lines deleted...]
-      <c r="K7" s="7">
+      <c r="J7" s="5">
+        <v>0</v>
+      </c>
+      <c r="K7" s="5">
         <v>0.05</v>
       </c>
-      <c r="L7" s="7">
+      <c r="L7" s="5">
         <v>0.04</v>
       </c>
-      <c r="M7" s="7">
+      <c r="M7" s="5">
         <v>0.38999999999999996</v>
       </c>
     </row>
     <row r="8" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A8" s="5" t="s">
+      <c r="A8" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="B8" s="5" t="s">
+      <c r="B8" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C8" s="6">
+      <c r="C8" s="4">
         <v>45952</v>
       </c>
-      <c r="D8" s="7">
+      <c r="D8" s="5">
         <v>0.9</v>
       </c>
-      <c r="E8" s="7">
-[...5 lines deleted...]
-      <c r="G8" s="7">
+      <c r="E8" s="5">
+        <v>0</v>
+      </c>
+      <c r="F8" s="5">
+        <v>0</v>
+      </c>
+      <c r="G8" s="5">
         <v>0.02</v>
       </c>
-      <c r="H8" s="7">
+      <c r="H8" s="5">
         <v>0.92</v>
       </c>
-      <c r="I8" s="7">
+      <c r="I8" s="5">
         <v>0.24</v>
       </c>
-      <c r="J8" s="7">
-[...5 lines deleted...]
-      <c r="L8" s="7">
+      <c r="J8" s="5">
+        <v>0</v>
+      </c>
+      <c r="K8" s="5">
+        <v>0</v>
+      </c>
+      <c r="L8" s="5">
         <v>0.02</v>
       </c>
-      <c r="M8" s="7">
+      <c r="M8" s="5">
         <v>0.26</v>
       </c>
     </row>
     <row r="9" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A9" s="5" t="s">
+      <c r="A9" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="B9" s="5" t="s">
+      <c r="B9" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="C9" s="6">
+      <c r="C9" s="4">
         <v>45952</v>
       </c>
-      <c r="D9" s="7">
+      <c r="D9" s="5">
         <v>0.23</v>
       </c>
-      <c r="E9" s="7">
-[...8 lines deleted...]
-      <c r="H9" s="7">
+      <c r="E9" s="5">
+        <v>0</v>
+      </c>
+      <c r="F9" s="5">
+        <v>0</v>
+      </c>
+      <c r="G9" s="5">
+        <v>0</v>
+      </c>
+      <c r="H9" s="5">
         <v>0.23</v>
       </c>
-      <c r="I9" s="7">
+      <c r="I9" s="5">
         <v>0.08</v>
       </c>
-      <c r="J9" s="7">
-[...8 lines deleted...]
-      <c r="M9" s="7">
+      <c r="J9" s="5">
+        <v>0</v>
+      </c>
+      <c r="K9" s="5">
+        <v>0</v>
+      </c>
+      <c r="L9" s="5">
+        <v>0</v>
+      </c>
+      <c r="M9" s="5">
         <v>0.08</v>
       </c>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A10" s="5" t="s">
+      <c r="A10" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B10" s="5" t="s">
+      <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="C10" s="6">
+      <c r="C10" s="4">
         <v>45952</v>
       </c>
-      <c r="D10" s="7">
+      <c r="D10" s="5">
         <v>2.15</v>
       </c>
-      <c r="E10" s="7">
-[...5 lines deleted...]
-      <c r="G10" s="7">
+      <c r="E10" s="5">
+        <v>0</v>
+      </c>
+      <c r="F10" s="5">
+        <v>0</v>
+      </c>
+      <c r="G10" s="5">
         <v>0.1</v>
       </c>
-      <c r="H10" s="7">
+      <c r="H10" s="5">
         <v>2.25</v>
       </c>
-      <c r="I10" s="7">
+      <c r="I10" s="5">
         <v>0.7</v>
       </c>
-      <c r="J10" s="7">
-[...5 lines deleted...]
-      <c r="L10" s="7">
+      <c r="J10" s="5">
+        <v>0</v>
+      </c>
+      <c r="K10" s="5">
+        <v>0</v>
+      </c>
+      <c r="L10" s="5">
         <v>0.1</v>
       </c>
-      <c r="M10" s="7">
+      <c r="M10" s="5">
         <v>0.7999999999999999</v>
       </c>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A11" s="5" t="s">
+      <c r="A11" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="B11" s="5" t="s">
+      <c r="B11" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="C11" s="6">
+      <c r="C11" s="4">
         <v>45919</v>
       </c>
-      <c r="D11" s="7">
+      <c r="D11" s="5">
         <v>10</v>
       </c>
-      <c r="E11" s="7">
-[...5 lines deleted...]
-      <c r="G11" s="7">
+      <c r="E11" s="5">
+        <v>0</v>
+      </c>
+      <c r="F11" s="5">
+        <v>0</v>
+      </c>
+      <c r="G11" s="5">
         <v>0.0252</v>
       </c>
-      <c r="H11" s="7">
+      <c r="H11" s="5">
         <v>4</v>
       </c>
-      <c r="I11" s="7">
+      <c r="I11" s="5">
         <v>0.2</v>
       </c>
-      <c r="J11" s="7">
-[...5 lines deleted...]
-      <c r="L11" s="7">
+      <c r="J11" s="5">
+        <v>0</v>
+      </c>
+      <c r="K11" s="5">
+        <v>0</v>
+      </c>
+      <c r="L11" s="5">
         <v>0.0252</v>
       </c>
-      <c r="M11" s="7">
+      <c r="M11" s="5">
         <v>0.2252</v>
       </c>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A12" s="5" t="s">
+      <c r="A12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="B12" s="5" t="s">
+      <c r="B12" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="C12" s="6">
+      <c r="C12" s="4">
         <v>45919</v>
       </c>
-      <c r="D12" s="7">
+      <c r="D12" s="5">
         <v>20</v>
       </c>
-      <c r="E12" s="7">
-[...2 lines deleted...]
-      <c r="F12" s="7">
+      <c r="E12" s="5">
+        <v>0</v>
+      </c>
+      <c r="F12" s="5">
         <v>0.05</v>
       </c>
-      <c r="G12" s="7">
+      <c r="G12" s="5">
         <v>0.05400003682382649</v>
       </c>
-      <c r="H12" s="7">
+      <c r="H12" s="5">
         <v>5</v>
       </c>
-      <c r="I12" s="7">
+      <c r="I12" s="5">
         <v>0.4</v>
       </c>
-      <c r="J12" s="7">
-[...2 lines deleted...]
-      <c r="K12" s="7">
+      <c r="J12" s="5">
+        <v>0</v>
+      </c>
+      <c r="K12" s="5">
         <v>0.05</v>
       </c>
-      <c r="L12" s="7">
+      <c r="L12" s="5">
         <v>0.053334808152691204</v>
       </c>
-      <c r="M12" s="7">
+      <c r="M12" s="5">
         <v>0.5033348081526912</v>
       </c>
     </row>
     <row r="13" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="B13" s="5" t="s">
+      <c r="B13" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="C13" s="6">
+      <c r="C13" s="4">
         <v>45919</v>
       </c>
-      <c r="D13" s="7">
+      <c r="D13" s="5">
         <v>30</v>
       </c>
-      <c r="E13" s="7">
-[...8 lines deleted...]
-      <c r="H13" s="7">
+      <c r="E13" s="5">
+        <v>0</v>
+      </c>
+      <c r="F13" s="5">
+        <v>0</v>
+      </c>
+      <c r="G13" s="5">
+        <v>0</v>
+      </c>
+      <c r="H13" s="5">
         <v>6</v>
       </c>
-      <c r="I13" s="7">
+      <c r="I13" s="5">
         <v>0.2</v>
       </c>
-      <c r="J13" s="7">
-[...8 lines deleted...]
-      <c r="M13" s="7">
+      <c r="J13" s="5">
+        <v>0</v>
+      </c>
+      <c r="K13" s="5">
+        <v>0</v>
+      </c>
+      <c r="L13" s="5">
+        <v>0</v>
+      </c>
+      <c r="M13" s="5">
         <v>0.2</v>
       </c>
     </row>
     <row r="14" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="B14" s="5" t="s">
+      <c r="B14" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C14" s="4">
         <v>45918</v>
       </c>
-      <c r="D14" s="7">
+      <c r="D14" s="5">
         <v>1</v>
       </c>
-      <c r="E14" s="7">
-[...5 lines deleted...]
-      <c r="G14" s="7">
+      <c r="E14" s="5">
+        <v>0</v>
+      </c>
+      <c r="F14" s="5">
+        <v>0</v>
+      </c>
+      <c r="G14" s="5">
         <v>0.0252</v>
       </c>
-      <c r="H14" s="7">
+      <c r="H14" s="5">
         <v>4</v>
       </c>
-      <c r="I14" s="7">
+      <c r="I14" s="5">
         <v>0.2</v>
       </c>
-      <c r="J14" s="7">
-[...5 lines deleted...]
-      <c r="L14" s="7">
+      <c r="J14" s="5">
+        <v>0</v>
+      </c>
+      <c r="K14" s="5">
+        <v>0</v>
+      </c>
+      <c r="L14" s="5">
         <v>0.0252</v>
       </c>
-      <c r="M14" s="7">
+      <c r="M14" s="5">
         <v>0.2252</v>
       </c>
     </row>
     <row r="15" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="B15" s="5" t="s">
+      <c r="B15" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="4">
         <v>45918</v>
       </c>
-      <c r="D15" s="7">
+      <c r="D15" s="5">
         <v>2</v>
       </c>
-      <c r="E15" s="7">
-[...2 lines deleted...]
-      <c r="F15" s="7">
+      <c r="E15" s="5">
+        <v>0</v>
+      </c>
+      <c r="F15" s="5">
         <v>0.05</v>
       </c>
-      <c r="G15" s="7">
+      <c r="G15" s="5">
         <v>0.05400003682382649</v>
       </c>
-      <c r="H15" s="7">
+      <c r="H15" s="5">
         <v>5</v>
       </c>
-      <c r="I15" s="7">
+      <c r="I15" s="5">
         <v>0.4</v>
       </c>
-      <c r="J15" s="7">
-[...2 lines deleted...]
-      <c r="K15" s="7">
+      <c r="J15" s="5">
+        <v>0</v>
+      </c>
+      <c r="K15" s="5">
         <v>0.05</v>
       </c>
-      <c r="L15" s="7">
+      <c r="L15" s="5">
         <v>0.053334808152691204</v>
       </c>
-      <c r="M15" s="7">
+      <c r="M15" s="5">
         <v>0.5033348081526912</v>
       </c>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="B16" s="5" t="s">
+      <c r="B16" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="4">
         <v>45918</v>
       </c>
-      <c r="D16" s="7">
+      <c r="D16" s="5">
         <v>3</v>
       </c>
-      <c r="E16" s="7">
-[...8 lines deleted...]
-      <c r="H16" s="7">
+      <c r="E16" s="5">
+        <v>0</v>
+      </c>
+      <c r="F16" s="5">
+        <v>0</v>
+      </c>
+      <c r="G16" s="5">
+        <v>0</v>
+      </c>
+      <c r="H16" s="5">
         <v>6</v>
       </c>
-      <c r="I16" s="7">
+      <c r="I16" s="5">
         <v>0.2</v>
       </c>
-      <c r="J16" s="7">
-[...8 lines deleted...]
-      <c r="M16" s="7">
+      <c r="J16" s="5">
+        <v>0</v>
+      </c>
+      <c r="K16" s="5">
+        <v>0</v>
+      </c>
+      <c r="L16" s="5">
+        <v>0</v>
+      </c>
+      <c r="M16" s="5">
         <v>0.2</v>
       </c>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="B17" s="5" t="s">
+      <c r="B17" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="C17" s="6">
+      <c r="C17" s="4">
         <v>45911</v>
       </c>
-      <c r="D17" s="7">
+      <c r="D17" s="5">
         <v>0.7</v>
       </c>
-      <c r="E17" s="7">
-[...5 lines deleted...]
-      <c r="G17" s="7">
+      <c r="E17" s="5">
+        <v>0</v>
+      </c>
+      <c r="F17" s="5">
+        <v>0</v>
+      </c>
+      <c r="G17" s="5">
         <v>0.0252</v>
       </c>
-      <c r="H17" s="7">
+      <c r="H17" s="5">
         <v>0.7252</v>
       </c>
-      <c r="I17" s="7">
+      <c r="I17" s="5">
         <v>0.2</v>
       </c>
-      <c r="J17" s="7">
-[...5 lines deleted...]
-      <c r="L17" s="7">
+      <c r="J17" s="5">
+        <v>0</v>
+      </c>
+      <c r="K17" s="5">
+        <v>0</v>
+      </c>
+      <c r="L17" s="5">
         <v>0.0252</v>
       </c>
-      <c r="M17" s="7">
+      <c r="M17" s="5">
         <v>0.2252</v>
       </c>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A18" s="5" t="s">
+      <c r="A18" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="B18" s="5" t="s">
+      <c r="B18" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="C18" s="6">
+      <c r="C18" s="4">
         <v>45911</v>
       </c>
-      <c r="D18" s="7">
+      <c r="D18" s="5">
         <v>2.25</v>
       </c>
-      <c r="E18" s="7">
-[...2 lines deleted...]
-      <c r="F18" s="7">
+      <c r="E18" s="5">
+        <v>0</v>
+      </c>
+      <c r="F18" s="5">
         <v>0.05</v>
       </c>
-      <c r="G18" s="7">
+      <c r="G18" s="5">
         <v>0.05400003682382649</v>
       </c>
-      <c r="H18" s="7">
+      <c r="H18" s="5">
         <v>2.3540000368238263</v>
       </c>
-      <c r="I18" s="7">
+      <c r="I18" s="5">
         <v>0.4</v>
       </c>
-      <c r="J18" s="7">
-[...2 lines deleted...]
-      <c r="K18" s="7">
+      <c r="J18" s="5">
+        <v>0</v>
+      </c>
+      <c r="K18" s="5">
         <v>0.05</v>
       </c>
-      <c r="L18" s="7">
+      <c r="L18" s="5">
         <v>0.053334808152691204</v>
       </c>
-      <c r="M18" s="7">
+      <c r="M18" s="5">
         <v>0.5033348081526912</v>
       </c>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A19" s="5" t="s">
+      <c r="A19" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="B19" s="5" t="s">
+      <c r="B19" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="C19" s="6">
+      <c r="C19" s="4">
         <v>45911</v>
       </c>
-      <c r="D19" s="7">
+      <c r="D19" s="5">
         <v>1</v>
       </c>
-      <c r="E19" s="7">
-[...8 lines deleted...]
-      <c r="H19" s="7">
+      <c r="E19" s="5">
+        <v>0</v>
+      </c>
+      <c r="F19" s="5">
+        <v>0</v>
+      </c>
+      <c r="G19" s="5">
+        <v>0</v>
+      </c>
+      <c r="H19" s="5">
         <v>1</v>
       </c>
-      <c r="I19" s="7">
+      <c r="I19" s="5">
         <v>0.2</v>
       </c>
-      <c r="J19" s="7">
-[...8 lines deleted...]
-      <c r="M19" s="7">
+      <c r="J19" s="5">
+        <v>0</v>
+      </c>
+      <c r="K19" s="5">
+        <v>0</v>
+      </c>
+      <c r="L19" s="5">
+        <v>0</v>
+      </c>
+      <c r="M19" s="5">
         <v>0.2</v>
       </c>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A21" s="8" t="s">
+      <c r="A21" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="B21" s="8"/>
-[...10 lines deleted...]
-      <c r="M21" s="8"/>
+      <c r="B21" s="6"/>
+      <c r="C21" s="6"/>
+      <c r="D21" s="6"/>
+      <c r="E21" s="6"/>
+      <c r="F21" s="6"/>
+      <c r="G21" s="6"/>
+      <c r="H21" s="6"/>
+      <c r="I21" s="6"/>
+      <c r="J21" s="6"/>
+      <c r="K21" s="6"/>
+      <c r="L21" s="6"/>
+      <c r="M21" s="6"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A22" s="8" t="s">
+      <c r="A22" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="B22" s="8"/>
-[...10 lines deleted...]
-      <c r="M22" s="8"/>
+      <c r="B22" s="6"/>
+      <c r="C22" s="6"/>
+      <c r="D22" s="6"/>
+      <c r="E22" s="6"/>
+      <c r="F22" s="6"/>
+      <c r="G22" s="6"/>
+      <c r="H22" s="6"/>
+      <c r="I22" s="6"/>
+      <c r="J22" s="6"/>
+      <c r="K22" s="6"/>
+      <c r="L22" s="6"/>
+      <c r="M22" s="6"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A23" s="8" t="s">
+      <c r="A23" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="B23" s="8"/>
-[...10 lines deleted...]
-      <c r="M23" s="8"/>
+      <c r="B23" s="6"/>
+      <c r="C23" s="6"/>
+      <c r="D23" s="6"/>
+      <c r="E23" s="6"/>
+      <c r="F23" s="6"/>
+      <c r="G23" s="6"/>
+      <c r="H23" s="6"/>
+      <c r="I23" s="6"/>
+      <c r="J23" s="6"/>
+      <c r="K23" s="6"/>
+      <c r="L23" s="6"/>
+      <c r="M23" s="6"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A24" s="8" t="s">
+      <c r="A24" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="B24" s="8"/>
-[...10 lines deleted...]
-      <c r="M24" s="8"/>
+      <c r="B24" s="6"/>
+      <c r="C24" s="6"/>
+      <c r="D24" s="6"/>
+      <c r="E24" s="6"/>
+      <c r="F24" s="6"/>
+      <c r="G24" s="6"/>
+      <c r="H24" s="6"/>
+      <c r="I24" s="6"/>
+      <c r="J24" s="6"/>
+      <c r="K24" s="6"/>
+      <c r="L24" s="6"/>
+      <c r="M24" s="6"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A25" s="8" t="s">
+      <c r="A25" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="B25" s="8"/>
-[...10 lines deleted...]
-      <c r="M25" s="8"/>
+      <c r="B25" s="6"/>
+      <c r="C25" s="6"/>
+      <c r="D25" s="6"/>
+      <c r="E25" s="6"/>
+      <c r="F25" s="6"/>
+      <c r="G25" s="6"/>
+      <c r="H25" s="6"/>
+      <c r="I25" s="6"/>
+      <c r="J25" s="6"/>
+      <c r="K25" s="6"/>
+      <c r="L25" s="6"/>
+      <c r="M25" s="6"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A26" s="8" t="s">
+      <c r="A26" s="6" t="s">
         <v>34</v>
       </c>
-      <c r="B26" s="8"/>
-[...10 lines deleted...]
-      <c r="M26" s="8"/>
+      <c r="B26" s="6"/>
+      <c r="C26" s="6"/>
+      <c r="D26" s="6"/>
+      <c r="E26" s="6"/>
+      <c r="F26" s="6"/>
+      <c r="G26" s="6"/>
+      <c r="H26" s="6"/>
+      <c r="I26" s="6"/>
+      <c r="J26" s="6"/>
+      <c r="K26" s="6"/>
+      <c r="L26" s="6"/>
+      <c r="M26" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:M21"/>
     <mergeCell ref="A22:M22"/>
     <mergeCell ref="A23:M23"/>
     <mergeCell ref="A24:M24"/>
     <mergeCell ref="A25:M25"/>
     <mergeCell ref="A26:M26"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>